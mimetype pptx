--- v0 (2026-05-30)
+++ v1 (2026-07-26)
@@ -215,63 +215,63 @@
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="414042"/>
     <a:srgbClr val="5A5A5B"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="14995" autoAdjust="0"/>
     <p:restoredTop sz="97386" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="121" d="100"/>
           <a:sy n="121" d="100"/>
         </p:scale>
-        <p:origin x="108" y="288"/>
+        <p:origin x="108" y="150"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="3" d="2"/>
         <a:sy n="3" d="2"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
@@ -344,51 +344,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{5D8C904B-3868-4955-9680-83F6A8CD3A5F}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>06.06.2025</a:t>
+              <a:t>03.06.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro obrázek snímku 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -860,54 +860,53 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BDF7F6B7-A1B5-65E2-B6DE-02477AF2F575}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>P007/100C 103/06/2026</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4203962173"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition>
     <p:fade thruBlk="1"/>
   </p:transition>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="8 BREAK PAGE">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -1008,54 +1007,53 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Footer Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0F1362C-AF73-D71D-647C-27FBF5023086}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>P007/100C 103/06/2026</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E57B9D33-C9CB-C757-0E74-482ED5C7D974}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
@@ -1293,54 +1291,53 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B5300D4-50B3-D36A-4E6E-76B6488D4867}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>P007/100C 103/06/2026</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A23B90F5-F1C1-441F-28B3-3A624DC11A74}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
@@ -1813,54 +1810,53 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8404D5E1-4FCA-BB0B-16C8-8F88FFDB9FE0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="19"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>P007/100C 103/06/2026</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1309720617"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition>
     <p:fade thruBlk="1"/>
   </p:transition>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2304,54 +2300,53 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEC4CADC-CCD7-9429-44D4-EBCC59B50404}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="19"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>P007/100C 103/06/2026</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1004976927"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition>
     <p:fade thruBlk="1"/>
   </p:transition>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2160" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="3840" userDrawn="1">
@@ -2837,54 +2832,53 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{496C8BF0-3DE0-B094-7F3D-8802D9A364D6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="20"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>P007/100C 103/06/2026</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3058906242"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition>
     <p:fade thruBlk="1"/>
   </p:transition>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2160" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="3840" userDrawn="1">
@@ -3370,54 +3364,53 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F756539-FDC5-29BF-B63A-4B5E67A0E62D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="20"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>P007/100C 103/06/2026</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2994732041"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition>
     <p:fade thruBlk="1"/>
   </p:transition>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="4 IMAGE RIGHT GRAY">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -3887,54 +3880,53 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Footer Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA4B9F3C-EBA9-0930-AEA9-A1B03C0BE126}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="20"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>P007/100C 103/06/2026</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3056125810"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition>
     <p:fade thruBlk="1"/>
   </p:transition>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="4 IMAGE RIGHT WHITE">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -4404,54 +4396,53 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{642DBA85-DE83-9A35-8F1E-C57BFF2D409B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="20"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>P007/100C 103/06/2026</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="175706550"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition>
     <p:fade thruBlk="1"/>
   </p:transition>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="5 IMAGE LEFT GRAY">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -4921,54 +4912,53 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5768EB2A-B804-FA8C-6ABB-B031E5220C7F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="20"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>P007/100C 103/06/2026</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3990502677"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition>
     <p:fade thruBlk="1"/>
   </p:transition>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="5 IMAGE LEFT WHITE">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -5438,54 +5428,53 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{025F232B-C088-CFEC-00A4-7400A9E96F7B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="20"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>P007/100C 103/06/2026</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3886914526"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition>
     <p:fade thruBlk="1"/>
   </p:transition>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
@@ -5580,54 +5569,53 @@
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="318047" y="6628916"/>
             <a:ext cx="1458000" cy="230400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="414042"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>P007/100C 103/06/2026</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="547413021"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483660" r:id="rId1"/>
     <p:sldLayoutId id="2147483649" r:id="rId2"/>
     <p:sldLayoutId id="2147483666" r:id="rId3"/>
     <p:sldLayoutId id="2147483671" r:id="rId4"/>
     <p:sldLayoutId id="2147483672" r:id="rId5"/>
     <p:sldLayoutId id="2147483667" r:id="rId6"/>
     <p:sldLayoutId id="2147483668" r:id="rId7"/>
     <p:sldLayoutId id="2147483669" r:id="rId8"/>
     <p:sldLayoutId id="2147483670" r:id="rId9"/>
     <p:sldLayoutId id="2147483673" r:id="rId10"/>
     <p:sldLayoutId id="2147483674" r:id="rId11"/>
   </p:sldLayoutIdLst>
   <p:transition>
@@ -6364,54 +6352,53 @@
           <p:cNvPr id="2" name="Footer Placeholder 28">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D023C64-D4C9-7113-5BD4-6B5F1B107CC2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="19"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="318047" y="6628916"/>
             <a:ext cx="1458000" cy="230400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>P007/100C 103/06/2026</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="405352644"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition p14:dur="0"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6651,54 +6638,53 @@
           <p:cNvPr id="3" name="Footer Placeholder 28">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB0F2A2A-C3BC-9A9C-BB14-B8B4C8FA5FDA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="19"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="318047" y="6628916"/>
             <a:ext cx="1458000" cy="230400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>P007/100C 103/06/2026</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="240589024"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition p14:dur="0"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6941,54 +6927,53 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="29" name="Footer Placeholder 28">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B58CBC04-8A68-4219-5D25-E24B43C8E491}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="19"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>P007/100C 103/06/2026</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30" name="Slide Number Placeholder 29">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4B9B097-1B37-AE64-17D6-8075AFB2DE00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="18"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
@@ -7223,54 +7208,53 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="29" name="Footer Placeholder 28">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B58CBC04-8A68-4219-5D25-E24B43C8E491}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="19"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>P007/100C 103/06/2026</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30" name="Slide Number Placeholder 29">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4B9B097-1B37-AE64-17D6-8075AFB2DE00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="18"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
@@ -7494,54 +7478,53 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="29" name="Footer Placeholder 28">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B58CBC04-8A68-4219-5D25-E24B43C8E491}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="19"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>P007/100C 103/06/2026</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30" name="Slide Number Placeholder 29">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4B9B097-1B37-AE64-17D6-8075AFB2DE00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="18"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
@@ -7889,54 +7872,53 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="29" name="Footer Placeholder 28">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B58CBC04-8A68-4219-5D25-E24B43C8E491}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="19"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>P007/100C 103/06/2026</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30" name="Slide Number Placeholder 29">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4B9B097-1B37-AE64-17D6-8075AFB2DE00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="18"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
@@ -8154,54 +8136,53 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="29" name="Footer Placeholder 28">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B58CBC04-8A68-4219-5D25-E24B43C8E491}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="19"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>P007/100C 103/06/2026</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30" name="Slide Number Placeholder 29">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4B9B097-1B37-AE64-17D6-8075AFB2DE00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="18"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
@@ -8319,56 +8300,52 @@
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Compatible with any chromatograph</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Extremely reliable and easy to use</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Modular and scalable solution</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Top-selling independent SW provider</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>000+ </a:t>
+              <a:t>37 000+ </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>users in 100+ countries</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Competitive pricing</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Proficient technical support</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Regular software updates</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -8430,54 +8407,53 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="29" name="Footer Placeholder 28">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B58CBC04-8A68-4219-5D25-E24B43C8E491}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="19"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>P007/100C 103/06/2026</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30" name="Slide Number Placeholder 29">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4B9B097-1B37-AE64-17D6-8075AFB2DE00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="18"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
@@ -8559,54 +8535,53 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE6F91EC-2458-F9BA-1724-27E6E3BBAFC1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>P007/100C 103/06/2026</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A366DF9-0793-3CD1-3B05-2C76F87766DF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
@@ -8861,51 +8836,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="29" name="Footer Placeholder 28">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B58CBC04-8A68-4219-5D25-E24B43C8E491}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="19"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>P007/100B 05/06/2025</a:t>
+              <a:t>P007/100C 103/06/2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30" name="Slide Number Placeholder 29">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4B9B097-1B37-AE64-17D6-8075AFB2DE00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="18"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -9205,54 +9180,53 @@
           <p:cNvPr id="2" name="Footer Placeholder 28">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF21B897-ABFA-2481-6BA5-E59CF948A454}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="19"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="318047" y="6628916"/>
             <a:ext cx="1458000" cy="230400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>P007/100C 103/06/2026</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1350747275"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition p14:dur="0"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
@@ -9546,54 +9520,53 @@
           <p:cNvPr id="2" name="Footer Placeholder 28">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDE584C2-6BE7-A22B-378A-2870B1DD2DDD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="19"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="318047" y="6628916"/>
             <a:ext cx="1458000" cy="230400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>P007/100C 103/06/2026</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="325441410"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition p14:dur="0"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
@@ -10465,54 +10438,53 @@
           <p:cNvPr id="4" name="Footer Placeholder 28">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFA26170-9CB8-5499-5087-16DF9EC7CA66}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="19"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="318047" y="6628916"/>
             <a:ext cx="1458000" cy="230400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>P007/100C 103/06/2026</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1688617019"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition p14:dur="0"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
@@ -10786,54 +10758,53 @@
           <p:cNvPr id="2" name="Footer Placeholder 28">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFFE3B74-270A-90C8-F1D6-B64E7357573C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="19"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="318047" y="6628916"/>
             <a:ext cx="1458000" cy="230400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>P007/100C 103/06/2026</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2244556143"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition p14:dur="0"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
@@ -11054,54 +11025,53 @@
           <p:cNvPr id="2" name="Footer Placeholder 28">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80A7EDFD-3787-7FFA-3C98-75107597D93D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="19"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="318047" y="6628916"/>
             <a:ext cx="1458000" cy="230400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>P007/100C 103/06/2026</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4263553450"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition p14:dur="0"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
@@ -11373,54 +11343,53 @@
           <p:cNvPr id="3" name="Footer Placeholder 28">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E41B6935-0E81-8B2A-3EF6-5CB07E932587}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="19"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="318047" y="6628916"/>
             <a:ext cx="1458000" cy="230400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>P007/100C 103/06/2026</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3142564996"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition p14:dur="0"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
@@ -11696,54 +11665,53 @@
           <p:cNvPr id="2" name="Footer Placeholder 28">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8904FBC-61D7-D5C2-1F91-9F19A4386051}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="19"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="318047" y="6628916"/>
             <a:ext cx="1458000" cy="230400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>P007/100C 103/06/2026</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="672438846"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition p14:dur="0"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -12238,85 +12206,85 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>PowerPoint-template-embed-fonts-2023-04 - Copy</Template>
   <TotalTime></TotalTime>
   <Words>618</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>Widescreen</PresentationFormat>
+  <PresentationFormat>Širokoúhlá obrazovka</PresentationFormat>
   <Paragraphs>181</Paragraphs>
   <Slides>18</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Fonts Used</vt:lpstr>
+        <vt:lpstr>Použitá písma</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Theme</vt:lpstr>
+        <vt:lpstr>Motiv</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Slide Titles</vt:lpstr>
+        <vt:lpstr>Nadpisy snímků</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>18</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="23" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Myriad Pro Light</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
-      <vt:lpstr>Arial</vt:lpstr>
-      <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Motiv Office</vt:lpstr>
       <vt:lpstr>Introduction to clarity</vt:lpstr>
       <vt:lpstr>clarity</vt:lpstr>
       <vt:lpstr>clarity</vt:lpstr>
       <vt:lpstr>clarity</vt:lpstr>
       <vt:lpstr>Control in clarity</vt:lpstr>
       <vt:lpstr>Clarity extensions</vt:lpstr>
       <vt:lpstr>Ready for regulated environment</vt:lpstr>
       <vt:lpstr>Validation kit</vt:lpstr>
       <vt:lpstr>Clarity lite</vt:lpstr>
       <vt:lpstr>Clarity offline</vt:lpstr>
       <vt:lpstr>COLIBRICK A/D CONVERTER</vt:lpstr>
       <vt:lpstr>Zebrick d/a and d/f converter</vt:lpstr>
       <vt:lpstr>Proficient technical support</vt:lpstr>
       <vt:lpstr>Dataapex on social media</vt:lpstr>
       <vt:lpstr>Information resources</vt:lpstr>
       <vt:lpstr>Dataapex supports education</vt:lpstr>
       <vt:lpstr>Why choose clarity?</vt:lpstr>
       <vt:lpstr>Thank you for your attention</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>